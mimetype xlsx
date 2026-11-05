--- v0 (2026-09-07)
+++ v1 (2026-11-05)
@@ -113,66 +113,75 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00E2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="00E2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="00E2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="00E2E8F0"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -508,79 +517,79 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="38" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
-    <col width="12" customWidth="1" min="5" max="5"/>
+    <col width="15" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>TREYLER &amp; DORSE SANAYİ - CARİ HESAP BAKİYE RAPORU</t>
         </is>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rapor Tarihi: 07.09.2026 11:07</t>
+          <t>Rapor Tarihi: 05.11.2026 10:15</t>
         </is>
       </c>
     </row>
     <row r="3" ht="28" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Sıra</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Cari Ünvanı</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Cari Tipi</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Yetkili Kişi</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -588,99 +597,137 @@
           <t>Telefon</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Vergi No</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Güncel Bakiye (₺)</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>Durum</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="4" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
+          <t>Bemas</t>
+        </is>
+      </c>
+      <c r="C4" s="4" t="inlineStr">
+        <is>
+          <t>Müşteri</t>
+        </is>
+      </c>
+      <c r="D4" s="5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E4" s="4" t="inlineStr">
+        <is>
+          <t>05060218029</t>
+        </is>
+      </c>
+      <c r="F4" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="G4" s="6" t="n">
+        <v>75000</v>
+      </c>
+      <c r="H4" s="4" t="inlineStr">
+        <is>
+          <t>Alacağımız Var</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="22" customHeight="1">
+      <c r="A5" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" s="8" t="inlineStr">
+        <is>
           <t>eee</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C5" s="7" t="inlineStr">
         <is>
           <t>Müşteri</t>
         </is>
       </c>
-      <c r="D4" s="5" t="inlineStr">
+      <c r="D5" s="8" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E5" s="7" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F5" s="7" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="G4" s="6" t="n">
+      <c r="G5" s="9" t="n">
         <v>50000</v>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H5" s="7" t="inlineStr">
         <is>
           <t>Alacağımız Var</t>
         </is>
-      </c>
-[...8 lines deleted...]
-        <v>50000</v>
       </c>
     </row>
     <row r="6" ht="26" customHeight="1">
-      <c r="F6" s="7" t="inlineStr">
+      <c r="F6" s="10" t="inlineStr">
+        <is>
+          <t>TOPLAM ALACAĞIMIZ:</t>
+        </is>
+      </c>
+      <c r="G6" s="11" t="n">
+        <v>125000</v>
+      </c>
+    </row>
+    <row r="7" ht="26" customHeight="1">
+      <c r="F7" s="10" t="inlineStr">
         <is>
           <t>TOPLAM BORCUMUZ:</t>
         </is>
       </c>
-      <c r="G6" s="9" t="n">
+      <c r="G7" s="12" t="n">
         <v>-0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>